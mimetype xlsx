--- v0 (2026-06-13)
+++ v1 (2026-08-07)
@@ -524,76 +524,76 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E113"/>
+  <dimension ref="A1:E129"/>
   <sheetViews>
     <sheetView rightToLeft="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="42" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="22" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>سكان مخيم نتساريم 18</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>القطاع: C2   |   التاريخ: 2026-06-13   |   عدد الأسر: 109</t>
+          <t>القطاع: C2   |   التاريخ: 2026-08-07   |   عدد الأسر: 125</t>
         </is>
       </c>
     </row>
     <row r="3" ht="20" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>رقم متسلسل</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>اسم رب الأسرة</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>رقم الهوية</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>عدد أفراد الأسرة</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
@@ -609,1536 +609,1536 @@
       <c r="B4" s="5" t="inlineStr">
         <is>
           <t>أحمد أيمن خليل ياغي</t>
         </is>
       </c>
       <c r="C4" s="5" t="inlineStr">
         <is>
           <t>403636558</t>
         </is>
       </c>
       <c r="D4" s="5" t="n">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="inlineStr">
         <is>
           <t>0597104436</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="7" t="n">
         <v>2</v>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
-          <t>إبراهيم محمود محمد خويطر</t>
+          <t>أحمد سبع محمد المينياوي</t>
         </is>
       </c>
       <c r="C5" s="8" t="inlineStr">
         <is>
-          <t>400184750</t>
+          <t>407727858</t>
         </is>
       </c>
       <c r="D5" s="8" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E5" s="9" t="inlineStr">
         <is>
-          <t>0599124502</t>
+          <t>0598493114</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="n">
         <v>3</v>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
-          <t>إيهاب بسام رشدي معروف</t>
+          <t>أحمد صلاح محمود خليفة</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
-          <t>402938583</t>
+          <t>901360859</t>
         </is>
       </c>
       <c r="D6" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E6" s="6" t="inlineStr">
         <is>
-          <t>0592515489</t>
+          <t>0599637255</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="7" t="n">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
-          <t>ابتسام سليمان عبدالله أبو وادي</t>
+          <t>أحمد محمود عبد الرحمن يونس</t>
         </is>
       </c>
       <c r="C7" s="8" t="inlineStr">
         <is>
-          <t>912359528</t>
+          <t>926225442</t>
         </is>
       </c>
       <c r="D7" s="8" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E7" s="9" t="inlineStr">
         <is>
-          <t>0595704011</t>
+          <t>0598385521</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="n">
         <v>5</v>
       </c>
       <c r="B8" s="5" t="inlineStr">
         <is>
-          <t>احمد اديب عيادة السرسك</t>
+          <t>أشرف محمد العنتبلي خليفة</t>
         </is>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
-          <t>409324027</t>
+          <t>802833483</t>
         </is>
       </c>
       <c r="D8" s="5" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E8" s="6" t="inlineStr">
         <is>
-          <t>0598389003</t>
+          <t>0597111727</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="7" t="n">
         <v>6</v>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
-          <t>احمد حسني شعبان الشوا</t>
+          <t>أيمن عيد محمد حمد</t>
         </is>
       </c>
       <c r="C9" s="8" t="inlineStr">
         <is>
-          <t>456508035</t>
+          <t>901460253</t>
         </is>
       </c>
       <c r="D9" s="8" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E9" s="9" t="inlineStr">
         <is>
-          <t>0594541600</t>
+          <t>0599349301</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="n">
         <v>7</v>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
-          <t>احمد راني محمد رحمي</t>
+          <t>إسماعيل زكريا أحمد حمدان</t>
         </is>
       </c>
       <c r="C10" s="5" t="inlineStr">
         <is>
-          <t>406011908</t>
+          <t>908749781</t>
         </is>
       </c>
       <c r="D10" s="5" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E10" s="6" t="inlineStr">
         <is>
-          <t>0598057477</t>
+          <t>0598278662</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="7" t="n">
         <v>8</v>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
-          <t>احمد عبدالرحمن إبراهيم الهيقي</t>
+          <t>ابتسام سليمان عبدالله أبو وادي</t>
         </is>
       </c>
       <c r="C11" s="8" t="inlineStr">
         <is>
-          <t>405977489</t>
+          <t>912359528</t>
         </is>
       </c>
       <c r="D11" s="8" t="n">
         <v>2</v>
       </c>
       <c r="E11" s="9" t="inlineStr">
         <is>
-          <t>0599194413</t>
+          <t>0595704011</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="n">
         <v>9</v>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
-          <t>احمد ماهر محمد حشيشو</t>
+          <t>احمد شعبان رمضان البنا</t>
         </is>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
-          <t>404326910</t>
+          <t>802867218</t>
         </is>
       </c>
       <c r="D12" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E12" s="6" t="inlineStr">
         <is>
-          <t>0597051479</t>
+          <t>0599028065</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="7" t="n">
         <v>10</v>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
-          <t>احمد ياسر يوسف معروف</t>
+          <t>احمد مصطفى علي النعنع</t>
         </is>
       </c>
       <c r="C13" s="8" t="inlineStr">
         <is>
-          <t>401183553</t>
+          <t>971248653</t>
         </is>
       </c>
       <c r="D13" s="8" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E13" s="9" t="inlineStr">
         <is>
-          <t>0598766327</t>
+          <t>0599083196</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="n">
         <v>11</v>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
-          <t>ادهم حسن جابر النقلة</t>
+          <t>احمد ياسر يوسف معروف</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
-          <t>803162957</t>
+          <t>401183553</t>
         </is>
       </c>
       <c r="D14" s="5" t="n">
         <v>5</v>
       </c>
       <c r="E14" s="6" t="inlineStr">
         <is>
-          <t>0599756115</t>
+          <t>0598766327</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="7" t="n">
         <v>12</v>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
-          <t>ادهم نمر محمد الخالدي</t>
+          <t>اسماعيل جمال خليل عياد</t>
         </is>
       </c>
       <c r="C15" s="8" t="inlineStr">
         <is>
-          <t>801321050</t>
+          <t>407685635</t>
         </is>
       </c>
       <c r="D15" s="8" t="n">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="E15" s="9" t="inlineStr">
         <is>
-          <t>0599403986</t>
+          <t>0567820274</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="n">
         <v>13</v>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
-          <t>اديب عيادة محمد السرسك</t>
+          <t>الهام سعد عبدالله المصري</t>
         </is>
       </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
-          <t>900541475</t>
+          <t>800592701</t>
         </is>
       </c>
       <c r="D16" s="5" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E16" s="6" t="inlineStr">
         <is>
-          <t>0599569274</t>
+          <t>0598981968</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="7" t="n">
         <v>14</v>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
-          <t>اسماعيل جمال خليل عياد</t>
+          <t>براء حامد محارب أبو عمشة</t>
         </is>
       </c>
       <c r="C17" s="8" t="inlineStr">
         <is>
-          <t>407685635</t>
+          <t>409441219</t>
         </is>
       </c>
       <c r="D17" s="8" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E17" s="9" t="inlineStr">
         <is>
-          <t>0567820274</t>
+          <t>0597664898</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="n">
         <v>15</v>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
-          <t>براء حامد محارب أبو عمشة</t>
+          <t>بهاء ماهر فوزي دويدار</t>
         </is>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
-          <t>409441219</t>
+          <t>409770294</t>
         </is>
       </c>
       <c r="D18" s="5" t="n">
         <v>2</v>
       </c>
       <c r="E18" s="6" t="inlineStr">
         <is>
-          <t>0597664898</t>
+          <t>0597711808</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="7" t="n">
         <v>16</v>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
-          <t>بسام عيسى قاسم الميناوي</t>
+          <t>تغريد عبدالقادر سعيد اعريف</t>
         </is>
       </c>
       <c r="C19" s="8" t="inlineStr">
         <is>
-          <t>800626319</t>
+          <t>456503655</t>
         </is>
       </c>
       <c r="D19" s="8" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E19" s="9" t="inlineStr">
         <is>
-          <t>0599577885</t>
+          <t>0567277326</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="n">
         <v>17</v>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
-          <t>بكر توفيق اجميعان الهركلي</t>
+          <t>حامد محمود شعبان الكفارنة</t>
         </is>
       </c>
       <c r="C20" s="5" t="inlineStr">
         <is>
-          <t>802553131</t>
+          <t>801956954</t>
         </is>
       </c>
       <c r="D20" s="5" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="E20" s="6" t="inlineStr">
         <is>
-          <t>0598269729</t>
+          <t>0594806610</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="7" t="n">
         <v>18</v>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
-          <t>بلال عامر مصباح الهركلي</t>
+          <t>حسام الدين مصطفى نافذ حجي</t>
         </is>
       </c>
       <c r="C21" s="8" t="inlineStr">
         <is>
-          <t>800430035</t>
+          <t>400042511</t>
         </is>
       </c>
       <c r="D21" s="8" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E21" s="9" t="inlineStr">
         <is>
-          <t>0599354887</t>
+          <t>0595840516</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="n">
         <v>19</v>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
-          <t>تغريد عبدالقادر سعيد اعريف</t>
+          <t>حسام سعيد مصطفى قطوش</t>
         </is>
       </c>
       <c r="C22" s="5" t="inlineStr">
         <is>
-          <t>456503655</t>
+          <t>803745751</t>
         </is>
       </c>
       <c r="D22" s="5" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E22" s="6" t="inlineStr">
         <is>
-          <t>0567277326</t>
+          <t>0598129617</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="7" t="n">
         <v>20</v>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
-          <t>جهاد كمال منصور شمالي</t>
+          <t>حسن علي حسن العشي</t>
         </is>
       </c>
       <c r="C23" s="8" t="inlineStr">
         <is>
-          <t>912696549</t>
+          <t>910586056</t>
         </is>
       </c>
       <c r="D23" s="8" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E23" s="9" t="inlineStr">
         <is>
-          <t>0599530855</t>
+          <t>0599705979</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="n">
         <v>21</v>
       </c>
       <c r="B24" s="5" t="inlineStr">
         <is>
-          <t>حاتم العبد مصطفى سعد</t>
+          <t>حسن مدحت حسن حمد</t>
         </is>
       </c>
       <c r="C24" s="5" t="inlineStr">
         <is>
-          <t>930805445</t>
+          <t>803439397</t>
         </is>
       </c>
       <c r="D24" s="5" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E24" s="6" t="inlineStr">
         <is>
-          <t>0599035138</t>
+          <t>0594130162</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="7" t="n">
         <v>22</v>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
-          <t>حامد محارب حسين أبو عمشة</t>
+          <t>حسن يوسف حسن ابو شلوف</t>
         </is>
       </c>
       <c r="C25" s="8" t="inlineStr">
         <is>
-          <t>903074961</t>
+          <t>404059875</t>
         </is>
       </c>
       <c r="D25" s="8" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="E25" s="9" t="inlineStr">
         <is>
-          <t>0599435411</t>
+          <t>0595132185</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="n">
         <v>23</v>
       </c>
       <c r="B26" s="5" t="inlineStr">
         <is>
-          <t>حامد محمود شعبان الكفارنة</t>
+          <t>حسين خميس درويش الحلو</t>
         </is>
       </c>
       <c r="C26" s="5" t="inlineStr">
         <is>
-          <t>801956954</t>
+          <t>801700691</t>
         </is>
       </c>
       <c r="D26" s="5" t="n">
         <v>6</v>
       </c>
       <c r="E26" s="6" t="inlineStr">
         <is>
-          <t>0594806610</t>
+          <t>0597727067</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="7" t="n">
         <v>24</v>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
-          <t>حسام الدين مصطفى نافذ حجي</t>
+          <t>حمدي ماهر حمدي ياسين</t>
         </is>
       </c>
       <c r="C27" s="8" t="inlineStr">
         <is>
-          <t>400042511</t>
+          <t>403312739</t>
         </is>
       </c>
       <c r="D27" s="8" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E27" s="9" t="inlineStr">
         <is>
-          <t>0595840516</t>
+          <t>0592287627</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="n">
         <v>25</v>
       </c>
       <c r="B28" s="5" t="inlineStr">
         <is>
-          <t>حسام محمود مرعي الجايح</t>
+          <t>حمزة وائل رشدي معروف</t>
         </is>
       </c>
       <c r="C28" s="5" t="inlineStr">
         <is>
-          <t>900769480</t>
+          <t>409472701</t>
         </is>
       </c>
       <c r="D28" s="5" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E28" s="6" t="inlineStr">
         <is>
-          <t>0599891050</t>
+          <t>0594424127</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="7" t="n">
         <v>26</v>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
-          <t>حسن جابر حسن النقلة</t>
+          <t>حياة ادهم عمر حسان</t>
         </is>
       </c>
       <c r="C29" s="8" t="inlineStr">
         <is>
-          <t>949848709</t>
+          <t>409256716</t>
         </is>
       </c>
       <c r="D29" s="8" t="n">
         <v>4</v>
       </c>
       <c r="E29" s="9" t="inlineStr">
         <is>
-          <t>0593208068</t>
+          <t>0594883645</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="n">
         <v>27</v>
       </c>
       <c r="B30" s="5" t="inlineStr">
         <is>
-          <t>حسن شعبان سليمان بصل</t>
+          <t>خالد أحمد محمود يونس</t>
         </is>
       </c>
       <c r="C30" s="5" t="inlineStr">
         <is>
-          <t>802832808</t>
+          <t>802643353</t>
         </is>
       </c>
       <c r="D30" s="5" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E30" s="6" t="inlineStr">
         <is>
-          <t>0599132932</t>
+          <t>0599639489</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="7" t="n">
         <v>28</v>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
-          <t>حسن مدحت حسن حمد</t>
+          <t>خالد وليد نظيرمشتهى</t>
         </is>
       </c>
       <c r="C31" s="8" t="inlineStr">
         <is>
-          <t>803439397</t>
+          <t>936851179</t>
         </is>
       </c>
       <c r="D31" s="8" t="n">
         <v>7</v>
       </c>
       <c r="E31" s="9" t="inlineStr">
         <is>
-          <t>0594130162</t>
+          <t>0598444256</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="n">
         <v>29</v>
       </c>
       <c r="B32" s="5" t="inlineStr">
         <is>
-          <t>حسن يوسف حسن ابو شلوف</t>
+          <t>خمييس درويش أحمد الحلو</t>
         </is>
       </c>
       <c r="C32" s="5" t="inlineStr">
         <is>
-          <t>404059875</t>
+          <t>960882686</t>
         </is>
       </c>
       <c r="D32" s="5" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E32" s="6" t="inlineStr">
         <is>
-          <t>0595132185</t>
+          <t>0599619826</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="7" t="n">
         <v>30</v>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
-          <t>حلمي سمير امين حجي</t>
+          <t>داليا نايف سلام الخالدي</t>
         </is>
       </c>
       <c r="C33" s="8" t="inlineStr">
         <is>
-          <t>801580754</t>
+          <t>802473595</t>
         </is>
       </c>
       <c r="D33" s="8" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E33" s="9" t="inlineStr">
         <is>
-          <t>0597274580</t>
+          <t>0592453310</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="n">
         <v>31</v>
       </c>
       <c r="B34" s="5" t="inlineStr">
         <is>
-          <t>حمدي ماهر حمدي ياسين</t>
+          <t>راضي موسى ياسين أبو ياسين</t>
         </is>
       </c>
       <c r="C34" s="5" t="inlineStr">
         <is>
-          <t>403312739</t>
+          <t>940887953</t>
         </is>
       </c>
       <c r="D34" s="5" t="n">
         <v>2</v>
       </c>
       <c r="E34" s="6" t="inlineStr">
         <is>
-          <t>0592287627</t>
+          <t>0599617998</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="7" t="n">
         <v>32</v>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
-          <t>حمزة وائل رشدي معروف</t>
+          <t>رامي يونس رشيد العرقان</t>
         </is>
       </c>
       <c r="C35" s="8" t="inlineStr">
         <is>
-          <t>409472701</t>
+          <t>906522081</t>
         </is>
       </c>
       <c r="D35" s="8" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E35" s="9" t="inlineStr">
         <is>
-          <t>0594424127</t>
+          <t>0595704011</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4" t="n">
         <v>33</v>
       </c>
       <c r="B36" s="5" t="inlineStr">
         <is>
-          <t>حنين وائل رشدي معروف</t>
+          <t>رغدة سليمان عبدالله او وادي</t>
         </is>
       </c>
       <c r="C36" s="5" t="inlineStr">
         <is>
-          <t>425828068</t>
+          <t>916986334</t>
         </is>
       </c>
       <c r="D36" s="5" t="n">
         <v>1</v>
       </c>
       <c r="E36" s="6" t="inlineStr">
         <is>
-          <t>0593656921</t>
+          <t>0595704011</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="7" t="n">
         <v>34</v>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
-          <t>حياة ادهم عمر حسان</t>
+          <t>رفعت سعيد جبر غبن</t>
         </is>
       </c>
       <c r="C37" s="8" t="inlineStr">
         <is>
-          <t>409256716</t>
+          <t>802522300</t>
         </is>
       </c>
       <c r="D37" s="8" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E37" s="9" t="inlineStr">
         <is>
-          <t>0594883645</t>
+          <t>0598389857</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4" t="n">
         <v>35</v>
       </c>
       <c r="B38" s="5" t="inlineStr">
         <is>
-          <t>خالد وليد نظير مشتهى</t>
+          <t>رندا محمد نعيم الميناوي</t>
         </is>
       </c>
       <c r="C38" s="5" t="inlineStr">
         <is>
-          <t>936851179</t>
+          <t>800180382</t>
         </is>
       </c>
       <c r="D38" s="5" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E38" s="6" t="inlineStr">
         <is>
-          <t>0598444256</t>
+          <t>0598268507</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="7" t="n">
         <v>36</v>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
-          <t>خلدون ناير صبري البدري</t>
+          <t>روان نائل نبهان حجي</t>
         </is>
       </c>
       <c r="C39" s="8" t="inlineStr">
         <is>
-          <t>424053841</t>
+          <t>409027505</t>
         </is>
       </c>
       <c r="D39" s="8" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E39" s="9" t="inlineStr">
         <is>
-          <t>0567823909</t>
+          <t>0597121364</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4" t="n">
         <v>37</v>
       </c>
       <c r="B40" s="5" t="inlineStr">
         <is>
-          <t>داليا نايف سلام الخالدي</t>
+          <t>روحية ربحي عبد الفتاح المصري</t>
         </is>
       </c>
       <c r="C40" s="5" t="inlineStr">
         <is>
-          <t>802473595</t>
+          <t>945205847</t>
         </is>
       </c>
       <c r="D40" s="5" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E40" s="6" t="inlineStr">
         <is>
-          <t>0592453310</t>
+          <t>0598297051</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="7" t="n">
         <v>38</v>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
-          <t>راضية حسن سلمان احمد</t>
+          <t>ريم علي حسن احمد</t>
         </is>
       </c>
       <c r="C41" s="8" t="inlineStr">
         <is>
-          <t>900788035</t>
+          <t>900636705</t>
         </is>
       </c>
       <c r="D41" s="8" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E41" s="9" t="inlineStr">
         <is>
-          <t>0594149120</t>
+          <t>0593610982</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4" t="n">
         <v>39</v>
       </c>
       <c r="B42" s="5" t="inlineStr">
         <is>
-          <t>رامي يونس رشيد العرقان</t>
+          <t>ريم غازي محمد قنوع</t>
         </is>
       </c>
       <c r="C42" s="5" t="inlineStr">
         <is>
-          <t>906522081</t>
+          <t>800585598</t>
         </is>
       </c>
       <c r="D42" s="5" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E42" s="6" t="inlineStr">
         <is>
-          <t>0595704011</t>
+          <t>0598729295</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="7" t="n">
         <v>40</v>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
-          <t>رغدة سليمان عبدالله او وادي</t>
+          <t>زهر عبد عبدالله الكحلوت</t>
         </is>
       </c>
       <c r="C43" s="8" t="inlineStr">
         <is>
-          <t>916986334</t>
+          <t>400533519</t>
         </is>
       </c>
       <c r="D43" s="8" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E43" s="9" t="inlineStr">
         <is>
-          <t>0595704011</t>
+          <t>0597860736</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4" t="n">
         <v>41</v>
       </c>
       <c r="B44" s="5" t="inlineStr">
         <is>
-          <t>رنا عماد فايق غبن</t>
+          <t>زهية محمود اسليم العرقان</t>
         </is>
       </c>
       <c r="C44" s="5" t="inlineStr">
         <is>
-          <t>803766203</t>
+          <t>927726612</t>
         </is>
       </c>
       <c r="D44" s="5" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E44" s="6" t="inlineStr">
         <is>
-          <t>0599877011</t>
+          <t>0595704011</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="7" t="n">
         <v>42</v>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
-          <t>روان نائل نبهان حجي</t>
+          <t>سائد يوسف منصور غبن</t>
         </is>
       </c>
       <c r="C45" s="8" t="inlineStr">
         <is>
-          <t>409027505</t>
+          <t>407994607</t>
         </is>
       </c>
       <c r="D45" s="8" t="n">
         <v>2</v>
       </c>
       <c r="E45" s="9" t="inlineStr">
         <is>
-          <t>0597121364</t>
+          <t>0597587763</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4" t="n">
         <v>43</v>
       </c>
       <c r="B46" s="5" t="inlineStr">
         <is>
-          <t>ريم علي حسن احمد</t>
+          <t>سبع محمد نعيم الميناوي</t>
         </is>
       </c>
       <c r="C46" s="5" t="inlineStr">
         <is>
-          <t>900636705</t>
+          <t>953822632</t>
         </is>
       </c>
       <c r="D46" s="5" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E46" s="6" t="inlineStr">
         <is>
-          <t>0593610982</t>
+          <t>0597541511</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="7" t="n">
         <v>44</v>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
-          <t>ريم غازي محمد قنوع</t>
+          <t>سعدية جميعان محمد الهركلي</t>
         </is>
       </c>
       <c r="C47" s="8" t="inlineStr">
         <is>
-          <t>800585598</t>
+          <t>907705735</t>
         </is>
       </c>
       <c r="D47" s="8" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E47" s="9" t="inlineStr">
         <is>
-          <t>0598729295</t>
+          <t>0569354887</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4" t="n">
         <v>45</v>
       </c>
       <c r="B48" s="5" t="inlineStr">
         <is>
-          <t>زهية محمود اسليم العرقان</t>
+          <t>سفيان سليم نمر حوسو</t>
         </is>
       </c>
       <c r="C48" s="5" t="inlineStr">
         <is>
-          <t>927726612</t>
+          <t>921321626</t>
         </is>
       </c>
       <c r="D48" s="5" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E48" s="6" t="inlineStr">
         <is>
-          <t>0595704011</t>
+          <t>0592217164</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="7" t="n">
         <v>46</v>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
-          <t>سائد يوسف منصور غبن</t>
+          <t>سلمان يونس سلمان الحطاب</t>
         </is>
       </c>
       <c r="C49" s="8" t="inlineStr">
         <is>
-          <t>407994607</t>
+          <t>422434357</t>
         </is>
       </c>
       <c r="D49" s="8" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E49" s="9" t="inlineStr">
         <is>
-          <t>0597587763</t>
+          <t>0567919601</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="4" t="n">
         <v>47</v>
       </c>
       <c r="B50" s="5" t="inlineStr">
         <is>
-          <t>ساهر خالد عبدالقادر راضي</t>
+          <t>شادي أحمد محمود يونس</t>
         </is>
       </c>
       <c r="C50" s="5" t="inlineStr">
         <is>
-          <t>801526815</t>
+          <t>801960345</t>
         </is>
       </c>
       <c r="D50" s="5" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E50" s="6" t="inlineStr">
         <is>
-          <t>0598786436</t>
+          <t>0599333639</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="7" t="n">
         <v>48</v>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
-          <t>سعدية جميعان محمد الهركلي</t>
+          <t>شاكر خميس ابراهيم السايس</t>
         </is>
       </c>
       <c r="C51" s="8" t="inlineStr">
         <is>
-          <t>907705735</t>
+          <t>801451121</t>
         </is>
       </c>
       <c r="D51" s="8" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E51" s="9" t="inlineStr">
         <is>
-          <t>0569354887</t>
+          <t>0593411908</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="4" t="n">
         <v>49</v>
       </c>
       <c r="B52" s="5" t="inlineStr">
         <is>
-          <t>سفيان سليم نمر حوسو</t>
+          <t>شعبان رمضان موسى البنا</t>
         </is>
       </c>
       <c r="C52" s="5" t="inlineStr">
         <is>
-          <t>921321626</t>
+          <t>931081251</t>
         </is>
       </c>
       <c r="D52" s="5" t="n">
         <v>4</v>
       </c>
       <c r="E52" s="6" t="inlineStr">
         <is>
-          <t>0592217164</t>
+          <t>0597134024</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="7" t="n">
         <v>50</v>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
-          <t>سلمان مصطفى خليل أبو بكر</t>
+          <t>شفاء محمد إسماعيل أبو صقر</t>
         </is>
       </c>
       <c r="C53" s="8" t="inlineStr">
         <is>
-          <t>903188316</t>
+          <t>902258763</t>
         </is>
       </c>
       <c r="D53" s="8" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E53" s="9" t="inlineStr">
         <is>
-          <t>0566478737</t>
+          <t>0599780635</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="4" t="n">
         <v>51</v>
       </c>
       <c r="B54" s="5" t="inlineStr">
         <is>
-          <t>سلمان يونس سلمان الحطاب</t>
+          <t>صابرين رباح مصطفى العالول</t>
         </is>
       </c>
       <c r="C54" s="5" t="inlineStr">
         <is>
-          <t>422434357</t>
+          <t>926694100</t>
         </is>
       </c>
       <c r="D54" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E54" s="6" t="inlineStr">
         <is>
-          <t>0567919601</t>
+          <t>0599667115</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="7" t="n">
         <v>52</v>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
-          <t>شاكر خميس ابراهيم السايس</t>
+          <t>صابرين شعبان حسن حسان</t>
         </is>
       </c>
       <c r="C55" s="8" t="inlineStr">
         <is>
-          <t>801451121</t>
+          <t>903189579</t>
         </is>
       </c>
       <c r="D55" s="8" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E55" s="9" t="inlineStr">
         <is>
-          <t>0593411908</t>
+          <t>0598179797</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="4" t="n">
         <v>53</v>
       </c>
       <c r="B56" s="5" t="inlineStr">
         <is>
-          <t>صابرين شعبان حسن حسان</t>
+          <t>صالح ذياب علي غبن</t>
         </is>
       </c>
       <c r="C56" s="5" t="inlineStr">
         <is>
-          <t>903189579</t>
+          <t>804625895</t>
         </is>
       </c>
       <c r="D56" s="5" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E56" s="6" t="inlineStr">
         <is>
-          <t>0598179797</t>
+          <t>0599971523</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="7" t="n">
         <v>54</v>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
-          <t>صباح مصطفى حسن معروف</t>
+          <t>طلعت جواد عاشور صادق</t>
         </is>
       </c>
       <c r="C57" s="8" t="inlineStr">
         <is>
-          <t>905281390</t>
+          <t>903167005</t>
         </is>
       </c>
       <c r="D57" s="8" t="n">
         <v>6</v>
       </c>
       <c r="E57" s="9" t="inlineStr">
         <is>
-          <t>0599877011</t>
+          <t>0592250471</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="4" t="n">
         <v>55</v>
       </c>
       <c r="B58" s="5" t="inlineStr">
         <is>
-          <t>طلعت جواد عاشور صادق</t>
+          <t>عائشة حسن علي زيدان</t>
         </is>
       </c>
       <c r="C58" s="5" t="inlineStr">
         <is>
-          <t>903167005</t>
+          <t>920855566</t>
         </is>
       </c>
       <c r="D58" s="5" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E58" s="6" t="inlineStr">
         <is>
-          <t>0592250471</t>
+          <t>0599178117</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="7" t="n">
         <v>56</v>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
-          <t>عادل طلال عادل الراس</t>
+          <t>عبد القادر ناصر عبد القادر مصطفى</t>
         </is>
       </c>
       <c r="C59" s="8" t="inlineStr">
         <is>
-          <t>900627183</t>
+          <t>421196593</t>
         </is>
       </c>
       <c r="D59" s="8" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E59" s="9" t="inlineStr">
         <is>
-          <t>0599529451</t>
+          <t>0599144840</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="4" t="n">
         <v>57</v>
       </c>
       <c r="B60" s="5" t="inlineStr">
         <is>
-          <t>عبد الرازق معين عبد الرزاق المشهراوي</t>
+          <t>عبدالرحمن مدحت حسن حمد</t>
         </is>
       </c>
       <c r="C60" s="5" t="inlineStr">
         <is>
-          <t>804551984</t>
+          <t>400968921</t>
         </is>
       </c>
       <c r="D60" s="5" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E60" s="6" t="inlineStr">
         <is>
-          <t>0592675630</t>
+          <t>0595612254</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="7" t="n">
         <v>58</v>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
-          <t>عبد الوهاب ناصر نصار مطاوع</t>
+          <t>عبيدة منير أحمد أبو صقر</t>
         </is>
       </c>
       <c r="C61" s="8" t="inlineStr">
         <is>
-          <t>400869756</t>
+          <t>402135685</t>
         </is>
       </c>
       <c r="D61" s="8" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E61" s="9" t="inlineStr">
         <is>
-          <t>0592728038</t>
+          <t>0599035845</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="4" t="n">
         <v>59</v>
       </c>
       <c r="B62" s="5" t="inlineStr">
         <is>
-          <t>عبدالرحمن مدحت حسن حمد</t>
+          <t>عزة طه عبدالستار طه</t>
         </is>
       </c>
       <c r="C62" s="5" t="inlineStr">
         <is>
-          <t>400968921</t>
+          <t>700259187</t>
         </is>
       </c>
       <c r="D62" s="5" t="n">
         <v>4</v>
       </c>
       <c r="E62" s="6" t="inlineStr">
         <is>
-          <t>0595612254</t>
+          <t>0567432215</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="7" t="n">
         <v>60</v>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
-          <t>عبدالفتاح خميس حسن الغليط</t>
+          <t>علي عبدالله إسماعيل العثامنة</t>
         </is>
       </c>
       <c r="C63" s="8" t="inlineStr">
         <is>
-          <t>909520215</t>
+          <t>900846296</t>
         </is>
       </c>
       <c r="D63" s="8" t="n">
         <v>7</v>
       </c>
       <c r="E63" s="9" t="inlineStr">
         <is>
-          <t>0599698685</t>
+          <t>0599303417</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="4" t="n">
         <v>61</v>
       </c>
       <c r="B64" s="5" t="inlineStr">
         <is>
-          <t>عزة طه عبدالستار طه</t>
+          <t>علي محمود جعفر الحداد</t>
         </is>
       </c>
       <c r="C64" s="5" t="inlineStr">
         <is>
-          <t>700259187</t>
+          <t>801742362</t>
         </is>
       </c>
       <c r="D64" s="5" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E64" s="6" t="inlineStr">
         <is>
-          <t>0567432215</t>
+          <t>0567310566</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="7" t="n">
         <v>62</v>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
-          <t>علا محمود جعفر الحداد</t>
+          <t>عماد محمود عبد القادر العايدي</t>
         </is>
       </c>
       <c r="C65" s="8" t="inlineStr">
         <is>
-          <t>408089944</t>
+          <t>929553683</t>
         </is>
       </c>
       <c r="D65" s="8" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E65" s="9" t="inlineStr">
         <is>
-          <t>0599865933</t>
+          <t>0597255815</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="4" t="n">
         <v>63</v>
       </c>
       <c r="B66" s="5" t="inlineStr">
         <is>
-          <t>علي محمود جعفر الحداد</t>
+          <t>عماد نادي حسين حمد</t>
         </is>
       </c>
       <c r="C66" s="5" t="inlineStr">
         <is>
-          <t>801742362</t>
+          <t>945206548</t>
         </is>
       </c>
       <c r="D66" s="5" t="n">
         <v>6</v>
       </c>
       <c r="E66" s="6" t="inlineStr">
         <is>
-          <t>0567310566</t>
+          <t>0599624416</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="7" t="n">
         <v>64</v>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
-          <t>عنايات يوسف محمد معروف</t>
+          <t>فاتن حسن ياسين مرسي</t>
         </is>
       </c>
       <c r="C67" s="8" t="inlineStr">
         <is>
-          <t>934954603</t>
+          <t>901279562</t>
         </is>
       </c>
       <c r="D67" s="8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E67" s="9" t="inlineStr">
         <is>
-          <t>0597941046</t>
+          <t>0597511334</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="4" t="n">
         <v>65</v>
       </c>
       <c r="B68" s="5" t="inlineStr">
         <is>
-          <t>فارس سعدي حبيب</t>
+          <t>فادي نوفل بدوي شويخ</t>
         </is>
       </c>
       <c r="C68" s="5" t="inlineStr">
         <is>
-          <t>406100404</t>
+          <t>908977044</t>
         </is>
       </c>
       <c r="D68" s="5" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E68" s="6" t="inlineStr">
         <is>
-          <t>0593214280</t>
+          <t>0598815353</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="7" t="n">
         <v>66</v>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
-          <t>فاطمة إسماعيل محسن الهيقي</t>
+          <t>فارس سعدي حبيب</t>
         </is>
       </c>
       <c r="C69" s="8" t="inlineStr">
         <is>
-          <t>900799651</t>
+          <t>406100404</t>
         </is>
       </c>
       <c r="D69" s="8" t="n">
         <v>4</v>
       </c>
       <c r="E69" s="9" t="inlineStr">
         <is>
-          <t>0598286724</t>
+          <t>0593214280</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="4" t="n">
         <v>67</v>
       </c>
       <c r="B70" s="5" t="inlineStr">
         <is>
           <t>فداء ادهم نمر الخالدي</t>
         </is>
       </c>
       <c r="C70" s="5" t="inlineStr">
         <is>
           <t>422690420</t>
         </is>
       </c>
       <c r="D70" s="5" t="n">
         <v>1</v>
       </c>
       <c r="E70" s="6" t="inlineStr">
         <is>
           <t>0597403986</t>
         </is>
       </c>
@@ -2150,87 +2150,87 @@
       <c r="B71" s="8" t="inlineStr">
         <is>
           <t>فرح ادهم عمر حجاج</t>
         </is>
       </c>
       <c r="C71" s="8" t="inlineStr">
         <is>
           <t>408772226</t>
         </is>
       </c>
       <c r="D71" s="8" t="n">
         <v>3</v>
       </c>
       <c r="E71" s="9" t="inlineStr">
         <is>
           <t>0594370580</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="4" t="n">
         <v>69</v>
       </c>
       <c r="B72" s="5" t="inlineStr">
         <is>
-          <t>قاسم نافذ صابر البدري</t>
+          <t>كريم سلامة عبد السلام سعادة</t>
         </is>
       </c>
       <c r="C72" s="5" t="inlineStr">
         <is>
-          <t>800519530</t>
+          <t>400510285</t>
         </is>
       </c>
       <c r="D72" s="5" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E72" s="6" t="inlineStr">
         <is>
-          <t>0598687236</t>
+          <t>0597094101</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="7" t="n">
         <v>70</v>
       </c>
       <c r="B73" s="8" t="inlineStr">
         <is>
-          <t>كرم مدحت حسن حمد</t>
+          <t>كفاح خضر البسيوني بسيوني</t>
         </is>
       </c>
       <c r="C73" s="8" t="inlineStr">
         <is>
-          <t>403749039</t>
+          <t>931485965</t>
         </is>
       </c>
       <c r="D73" s="8" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E73" s="9" t="inlineStr">
         <is>
-          <t>0592689691</t>
+          <t>0598289928</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="4" t="n">
         <v>71</v>
       </c>
       <c r="B74" s="5" t="inlineStr">
         <is>
           <t>مؤمن جمال عمر قنديل</t>
         </is>
       </c>
       <c r="C74" s="5" t="inlineStr">
         <is>
           <t>801316548</t>
         </is>
       </c>
       <c r="D74" s="5" t="n">
         <v>7</v>
       </c>
       <c r="E74" s="6" t="inlineStr">
         <is>
           <t>0597667365</t>
         </is>
       </c>
@@ -2242,906 +2242,1274 @@
       <c r="B75" s="8" t="inlineStr">
         <is>
           <t>ماجد حمدي درويش ياسين</t>
         </is>
       </c>
       <c r="C75" s="8" t="inlineStr">
         <is>
           <t>900536095</t>
         </is>
       </c>
       <c r="D75" s="8" t="n">
         <v>4</v>
       </c>
       <c r="E75" s="9" t="inlineStr">
         <is>
           <t>0592373654</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="4" t="n">
         <v>73</v>
       </c>
       <c r="B76" s="5" t="inlineStr">
         <is>
-          <t>ماهر حمدي درويش ياسين</t>
+          <t>مازن سالم احمد سعد</t>
         </is>
       </c>
       <c r="C76" s="5" t="inlineStr">
         <is>
-          <t>950299297</t>
+          <t>901327353</t>
         </is>
       </c>
       <c r="D76" s="5" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E76" s="6" t="inlineStr">
         <is>
-          <t>0599977170</t>
+          <t>0599415414</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="7" t="n">
         <v>74</v>
       </c>
       <c r="B77" s="8" t="inlineStr">
         <is>
-          <t>مجدي سهيل البيوك</t>
+          <t>مجدولين فايز حسن الكفارنة</t>
         </is>
       </c>
       <c r="C77" s="8" t="inlineStr">
         <is>
-          <t>804330090</t>
+          <t>900139908</t>
         </is>
       </c>
       <c r="D77" s="8" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E77" s="9" t="inlineStr">
         <is>
-          <t>0599932553</t>
+          <t>0598297051</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="4" t="n">
         <v>75</v>
       </c>
       <c r="B78" s="5" t="inlineStr">
         <is>
-          <t>محمد احمد محمد علي</t>
+          <t>محمد أحمد محمود يونس</t>
         </is>
       </c>
       <c r="C78" s="5" t="inlineStr">
         <is>
-          <t>800153124</t>
+          <t>803647395</t>
         </is>
       </c>
       <c r="D78" s="5" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E78" s="6" t="inlineStr">
         <is>
-          <t>0597110464</t>
+          <t>0599471812</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="7" t="n">
         <v>76</v>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
-          <t>محمد ادهم عمر حسان</t>
+          <t>محمد احمد محمد علي</t>
         </is>
       </c>
       <c r="C79" s="8" t="inlineStr">
         <is>
-          <t>426167494</t>
+          <t>800153124</t>
         </is>
       </c>
       <c r="D79" s="8" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E79" s="9" t="inlineStr">
         <is>
-          <t>0598179797</t>
+          <t>0597110464</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="4" t="n">
         <v>77</v>
       </c>
       <c r="B80" s="5" t="inlineStr">
         <is>
-          <t>محمد جهاد كمال شمالي</t>
+          <t>محمد ادهم عمر حسان</t>
         </is>
       </c>
       <c r="C80" s="5" t="inlineStr">
         <is>
-          <t>400003752</t>
+          <t>426167494</t>
         </is>
       </c>
       <c r="D80" s="5" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E80" s="6" t="inlineStr">
         <is>
-          <t>0599176024</t>
+          <t>0598179797</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="7" t="n">
         <v>78</v>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
-          <t>محمد رزق خليل عياد</t>
+          <t>محمد خميس درويش الحلو</t>
         </is>
       </c>
       <c r="C81" s="8" t="inlineStr">
         <is>
-          <t>802904656</t>
+          <t>908964943</t>
         </is>
       </c>
       <c r="D81" s="8" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E81" s="9" t="inlineStr">
         <is>
-          <t>0598835432</t>
+          <t>0598660069</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="4" t="n">
         <v>79</v>
       </c>
       <c r="B82" s="5" t="inlineStr">
         <is>
-          <t>محمد رفيق جمعان الهركلي</t>
+          <t>محمد راضي موسى أبو ياسين</t>
         </is>
       </c>
       <c r="C82" s="5" t="inlineStr">
         <is>
-          <t>804337772</t>
+          <t>400799391</t>
         </is>
       </c>
       <c r="D82" s="5" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E82" s="6" t="inlineStr">
         <is>
-          <t>0598729305</t>
+          <t>0597796196</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="7" t="n">
         <v>80</v>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
-          <t>محمد عبدالرحمن إبراهيم الهيقي</t>
+          <t>محمد رباح مصطفى العالول</t>
         </is>
       </c>
       <c r="C83" s="8" t="inlineStr">
         <is>
-          <t>408114825</t>
+          <t>801976143</t>
         </is>
       </c>
       <c r="D83" s="8" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E83" s="9" t="inlineStr">
         <is>
-          <t>0592486341</t>
+          <t>0597972775</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="4" t="n">
         <v>81</v>
       </c>
       <c r="B84" s="5" t="inlineStr">
         <is>
-          <t>محمد عطا محمد الكردي</t>
+          <t>محمد رفيق جمعان الهركلي</t>
         </is>
       </c>
       <c r="C84" s="5" t="inlineStr">
         <is>
-          <t>407787613</t>
+          <t>804337772</t>
         </is>
       </c>
       <c r="D84" s="5" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E84" s="6" t="inlineStr">
         <is>
-          <t>0594756808</t>
+          <t>0598729305</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="7" t="n">
         <v>82</v>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
-          <t>محمد علي يوسف الطويل</t>
+          <t>محمد رمزي يوسف قاسم</t>
         </is>
       </c>
       <c r="C85" s="8" t="inlineStr">
         <is>
-          <t>802092387</t>
+          <t>804638468</t>
         </is>
       </c>
       <c r="D85" s="8" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E85" s="9" t="inlineStr">
         <is>
-          <t>0599916946</t>
+          <t>0597773256</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="4" t="n">
         <v>83</v>
       </c>
       <c r="B86" s="5" t="inlineStr">
         <is>
-          <t>محمد فتوح اسماعيل فتوح</t>
+          <t>محمد سبع محمد الميناوي</t>
         </is>
       </c>
       <c r="C86" s="5" t="inlineStr">
         <is>
-          <t>803853409</t>
+          <t>405873504</t>
         </is>
       </c>
       <c r="D86" s="5" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E86" s="6" t="inlineStr">
         <is>
-          <t>0597990961</t>
+          <t>0597536002</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="7" t="n">
         <v>84</v>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
-          <t>محمد مدحت حسن حمد</t>
+          <t>محمد سلام إسماعيل شحادة</t>
         </is>
       </c>
       <c r="C87" s="8" t="inlineStr">
         <is>
-          <t>408764736</t>
+          <t>926693821</t>
         </is>
       </c>
       <c r="D87" s="8" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E87" s="9" t="inlineStr">
         <is>
-          <t>0592206505</t>
+          <t>0597213320</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="4" t="n">
         <v>85</v>
       </c>
       <c r="B88" s="5" t="inlineStr">
         <is>
-          <t>محمد نائل نبهان حجي</t>
+          <t>محمد سليمان يوسف المبيض</t>
         </is>
       </c>
       <c r="C88" s="5" t="inlineStr">
         <is>
-          <t>407121987</t>
+          <t>803480904</t>
         </is>
       </c>
       <c r="D88" s="5" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E88" s="6" t="inlineStr">
         <is>
-          <t>0597345940</t>
+          <t>0599075607</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="7" t="n">
         <v>86</v>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
-          <t>محمد نايف سالم الخالدي</t>
+          <t>محمد صالح سلمان شلبية</t>
         </is>
       </c>
       <c r="C89" s="8" t="inlineStr">
         <is>
-          <t>400079232</t>
+          <t>800554958</t>
         </is>
       </c>
       <c r="D89" s="8" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E89" s="9" t="inlineStr">
         <is>
-          <t>0598828117</t>
+          <t>0599451945</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="4" t="n">
         <v>87</v>
       </c>
       <c r="B90" s="5" t="inlineStr">
         <is>
-          <t>محمود غازي محمود التلولي</t>
+          <t>محمد عبدالرحمن إبراهيم الهيقي</t>
         </is>
       </c>
       <c r="C90" s="5" t="inlineStr">
         <is>
-          <t>803917830</t>
+          <t>408114825</t>
         </is>
       </c>
       <c r="D90" s="5" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E90" s="6" t="inlineStr">
         <is>
-          <t>0593262880</t>
+          <t>0592486341</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="7" t="n">
         <v>88</v>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
-          <t>محمود محمد عبدالله خويطر</t>
+          <t>محمد عطا محمد الكردي</t>
         </is>
       </c>
       <c r="C91" s="8" t="inlineStr">
         <is>
-          <t>946570629</t>
+          <t>407787613</t>
         </is>
       </c>
       <c r="D91" s="8" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E91" s="9" t="inlineStr">
         <is>
-          <t>0599617896</t>
+          <t>0594756808</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="4" t="n">
         <v>89</v>
       </c>
       <c r="B92" s="5" t="inlineStr">
         <is>
-          <t>مدحت تامر مدحت حمد</t>
+          <t>محمد عماد نادي حمد</t>
         </is>
       </c>
       <c r="C92" s="5" t="inlineStr">
         <is>
-          <t>431546365</t>
+          <t>404129694</t>
         </is>
       </c>
       <c r="D92" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E92" s="6" t="inlineStr">
         <is>
-          <t>0594130162</t>
+          <t>0597721414</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="7" t="n">
         <v>90</v>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
-          <t>مدحت حسن محمد حمد</t>
+          <t>محمد فتوح اسماعيل فتوح</t>
         </is>
       </c>
       <c r="C93" s="8" t="inlineStr">
         <is>
-          <t>959880139</t>
+          <t>803853409</t>
         </is>
       </c>
       <c r="D93" s="8" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E93" s="9" t="inlineStr">
         <is>
-          <t>0594130162</t>
+          <t>0597990961</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="4" t="n">
         <v>91</v>
       </c>
       <c r="B94" s="5" t="inlineStr">
         <is>
-          <t>ممدوح حسن محمد حمد</t>
+          <t>محمد ماهر سليم الهابط</t>
         </is>
       </c>
       <c r="C94" s="5" t="inlineStr">
         <is>
-          <t>801492505</t>
+          <t>401242409</t>
         </is>
       </c>
       <c r="D94" s="5" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="E94" s="6" t="inlineStr">
         <is>
-          <t>0599881665</t>
+          <t>0597374914</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="7" t="n">
         <v>92</v>
       </c>
       <c r="B95" s="8" t="inlineStr">
         <is>
-          <t>نائل نبهان احمد حجي</t>
+          <t>محمد مصباح مصطفى العالول</t>
         </is>
       </c>
       <c r="C95" s="8" t="inlineStr">
         <is>
-          <t>900516162</t>
+          <t>800255309</t>
         </is>
       </c>
       <c r="D95" s="8" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E95" s="9" t="inlineStr">
         <is>
-          <t>0599629801</t>
+          <t>0599148955</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="4" t="n">
         <v>93</v>
       </c>
       <c r="B96" s="5" t="inlineStr">
         <is>
-          <t>نادرة محمود محمد رحمي</t>
+          <t>محمد منير أحمد أبو صقر</t>
         </is>
       </c>
       <c r="C96" s="5" t="inlineStr">
         <is>
-          <t>800132763</t>
+          <t>802281261</t>
         </is>
       </c>
       <c r="D96" s="5" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E96" s="6" t="inlineStr">
         <is>
-          <t>0598057477</t>
+          <t>0599915109</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="7" t="n">
         <v>94</v>
       </c>
       <c r="B97" s="8" t="inlineStr">
         <is>
-          <t>نادية محمد نعيم الميناوي</t>
+          <t>محمد يوسف صبحي ياسين</t>
         </is>
       </c>
       <c r="C97" s="8" t="inlineStr">
         <is>
-          <t>969876929</t>
+          <t>410086060</t>
         </is>
       </c>
       <c r="D97" s="8" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E97" s="9" t="inlineStr">
         <is>
-          <t>0598707689</t>
+          <t>0597768126</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="4" t="n">
         <v>95</v>
       </c>
       <c r="B98" s="5" t="inlineStr">
         <is>
-          <t>نافذ صبري إسماعيل البدري</t>
+          <t>محمود خميس درويش الحلو</t>
         </is>
       </c>
       <c r="C98" s="5" t="inlineStr">
         <is>
-          <t>951356021</t>
+          <t>802162255</t>
         </is>
       </c>
       <c r="D98" s="5" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E98" s="6" t="inlineStr">
         <is>
-          <t>0599932553</t>
+          <t>0597778814</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="7" t="n">
         <v>96</v>
       </c>
       <c r="B99" s="8" t="inlineStr">
         <is>
-          <t>ناهد صبري اسماعيل البدري</t>
+          <t>محمود عبد الرازق محمد حمد</t>
         </is>
       </c>
       <c r="C99" s="8" t="inlineStr">
         <is>
-          <t>903002863</t>
+          <t>405989393</t>
         </is>
       </c>
       <c r="D99" s="8" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E99" s="9" t="inlineStr">
         <is>
-          <t>0599682298</t>
+          <t>0597637595</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="4" t="n">
         <v>97</v>
       </c>
       <c r="B100" s="5" t="inlineStr">
         <is>
-          <t>ناير صبري اسماعيل البدري</t>
+          <t>محمود علي سالم سكر</t>
         </is>
       </c>
       <c r="C100" s="5" t="inlineStr">
         <is>
-          <t>906735147</t>
+          <t>420451189</t>
         </is>
       </c>
       <c r="D100" s="5" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E100" s="6" t="inlineStr">
         <is>
-          <t>0599682298</t>
+          <t>0598241527</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="7" t="n">
         <v>98</v>
       </c>
       <c r="B101" s="8" t="inlineStr">
         <is>
-          <t>نايف سالم عبد المجيد الخالدي</t>
+          <t>محمود علي عبدالله العثامنة</t>
         </is>
       </c>
       <c r="C101" s="8" t="inlineStr">
         <is>
-          <t>911170777</t>
+          <t>409472503</t>
         </is>
       </c>
       <c r="D101" s="8" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E101" s="9" t="inlineStr">
         <is>
-          <t>0599873112</t>
+          <t>0599303417</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="4" t="n">
         <v>99</v>
       </c>
       <c r="B102" s="5" t="inlineStr">
         <is>
-          <t>نضال سامي محمد الجماصي</t>
+          <t>محمود غازي محمود التلولي</t>
         </is>
       </c>
       <c r="C102" s="5" t="inlineStr">
         <is>
-          <t>404190399</t>
+          <t>803917830</t>
         </is>
       </c>
       <c r="D102" s="5" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E102" s="6" t="inlineStr">
         <is>
-          <t>0594230032</t>
+          <t>0593262880</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="7" t="n">
         <v>100</v>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
-          <t>نظير نصر امين حجي</t>
+          <t>محمود نبيل أحمد أبو مراد</t>
         </is>
       </c>
       <c r="C103" s="8" t="inlineStr">
         <is>
-          <t>802136754</t>
+          <t>407682178</t>
         </is>
       </c>
       <c r="D103" s="8" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E103" s="9" t="inlineStr">
         <is>
-          <t>0599625476</t>
+          <t>0599715772</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="4" t="n">
         <v>101</v>
       </c>
       <c r="B104" s="5" t="inlineStr">
         <is>
-          <t>نوال سعيد يوسف مطاوع</t>
+          <t>مدحت تامر مدحت حمد</t>
         </is>
       </c>
       <c r="C104" s="5" t="inlineStr">
         <is>
-          <t>916382658</t>
+          <t>431546365</t>
         </is>
       </c>
       <c r="D104" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E104" s="6" t="inlineStr">
         <is>
-          <t>0592728038</t>
+          <t>0594130162</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="7" t="n">
         <v>102</v>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
-          <t>هديل حاتم عيادة السرسك</t>
+          <t>مدحت حسن محمد حمد</t>
         </is>
       </c>
       <c r="C105" s="8" t="inlineStr">
         <is>
-          <t>407865211</t>
+          <t>959880139</t>
         </is>
       </c>
       <c r="D105" s="8" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E105" s="9" t="inlineStr">
         <is>
-          <t>0599569274</t>
+          <t>0594130162</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="4" t="n">
         <v>103</v>
       </c>
       <c r="B106" s="5" t="inlineStr">
         <is>
-          <t>وائل رشدي محمد معروف</t>
+          <t>مرسي محمد عبد الحي مرسي</t>
         </is>
       </c>
       <c r="C106" s="5" t="inlineStr">
         <is>
-          <t>800021172</t>
+          <t>402516249</t>
         </is>
       </c>
       <c r="D106" s="5" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="E106" s="6" t="inlineStr">
         <is>
-          <t>0594424127</t>
+          <t>0597071747</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="7" t="n">
         <v>104</v>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
-          <t>وسام ماجد حمدي ياسين</t>
+          <t>مروان محمد جبر غبن</t>
         </is>
       </c>
       <c r="C107" s="8" t="inlineStr">
         <is>
-          <t>421125048</t>
+          <t>900680406</t>
         </is>
       </c>
       <c r="D107" s="8" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E107" s="9" t="inlineStr">
         <is>
-          <t>0597231049</t>
+          <t>0598687234</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="4" t="n">
         <v>105</v>
       </c>
       <c r="B108" s="5" t="inlineStr">
         <is>
-          <t>وسيم ماجد حمدي ياسين</t>
+          <t>مصطفى زياد خميس الكتناني</t>
         </is>
       </c>
       <c r="C108" s="5" t="inlineStr">
         <is>
-          <t>404127342</t>
+          <t>422527564</t>
         </is>
       </c>
       <c r="D108" s="5" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E108" s="6" t="inlineStr">
         <is>
-          <t>0592756877</t>
+          <t>0599980879</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="7" t="n">
         <v>106</v>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
-          <t>وسيم نايف سالم الخالدي</t>
+          <t>مهنا فوزي أحمد أبو عمشة</t>
         </is>
       </c>
       <c r="C109" s="8" t="inlineStr">
         <is>
-          <t>801796574</t>
+          <t>802647784</t>
         </is>
       </c>
       <c r="D109" s="8" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E109" s="9" t="inlineStr">
         <is>
-          <t>0594372661</t>
+          <t>0599785802</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="4" t="n">
         <v>107</v>
       </c>
       <c r="B110" s="5" t="inlineStr">
         <is>
-          <t>يسرا ابراهيم علي مطاوع</t>
+          <t>مي عماد نادي حمد</t>
         </is>
       </c>
       <c r="C110" s="5" t="inlineStr">
         <is>
-          <t>927842054</t>
+          <t>800780496</t>
         </is>
       </c>
       <c r="D110" s="5" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E110" s="6" t="inlineStr">
         <is>
-          <t>0592728038</t>
+          <t>0598821266</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="7" t="n">
         <v>108</v>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
-          <t>يوسف منصور ربيع غبن</t>
+          <t>نادرة محمود محمد رحمي</t>
         </is>
       </c>
       <c r="C111" s="8" t="inlineStr">
         <is>
-          <t>905216461</t>
+          <t>800132763</t>
         </is>
       </c>
       <c r="D111" s="8" t="n">
         <v>6</v>
       </c>
       <c r="E111" s="9" t="inlineStr">
         <is>
-          <t>0598356991</t>
+          <t>0598057477</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="4" t="n">
         <v>109</v>
       </c>
       <c r="B112" s="5" t="inlineStr">
         <is>
+          <t>نادية محمد نعيم الميناوي</t>
+        </is>
+      </c>
+      <c r="C112" s="5" t="inlineStr">
+        <is>
+          <t>969876929</t>
+        </is>
+      </c>
+      <c r="D112" s="5" t="n">
+        <v>2</v>
+      </c>
+      <c r="E112" s="6" t="inlineStr">
+        <is>
+          <t>0598707689</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="7" t="n">
+        <v>110</v>
+      </c>
+      <c r="B113" s="8" t="inlineStr">
+        <is>
+          <t>ناصر سعيد العايدي</t>
+        </is>
+      </c>
+      <c r="C113" s="8" t="inlineStr">
+        <is>
+          <t>411756505</t>
+        </is>
+      </c>
+      <c r="D113" s="8" t="n">
+        <v>5</v>
+      </c>
+      <c r="E113" s="9" t="inlineStr">
+        <is>
+          <t>0599044660</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="4" t="n">
+        <v>111</v>
+      </c>
+      <c r="B114" s="5" t="inlineStr">
+        <is>
+          <t>ناصر محمد سالم العايدي</t>
+        </is>
+      </c>
+      <c r="C114" s="5" t="inlineStr">
+        <is>
+          <t>923896237</t>
+        </is>
+      </c>
+      <c r="D114" s="5" t="n">
+        <v>2</v>
+      </c>
+      <c r="E114" s="6" t="inlineStr">
+        <is>
+          <t>0598667119</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="7" t="n">
+        <v>112</v>
+      </c>
+      <c r="B115" s="8" t="inlineStr">
+        <is>
+          <t>نبيل أحمد محمد أبو مراد</t>
+        </is>
+      </c>
+      <c r="C115" s="8" t="inlineStr">
+        <is>
+          <t>916331143</t>
+        </is>
+      </c>
+      <c r="D115" s="8" t="n">
+        <v>2</v>
+      </c>
+      <c r="E115" s="9" t="inlineStr">
+        <is>
+          <t>0599696902</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="4" t="n">
+        <v>113</v>
+      </c>
+      <c r="B116" s="5" t="inlineStr">
+        <is>
+          <t>نبيلة فهمي محمد الشرافي</t>
+        </is>
+      </c>
+      <c r="C116" s="5" t="inlineStr">
+        <is>
+          <t>906277082</t>
+        </is>
+      </c>
+      <c r="D116" s="5" t="n">
+        <v>2</v>
+      </c>
+      <c r="E116" s="6" t="inlineStr">
+        <is>
+          <t>0597765954</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="7" t="n">
+        <v>114</v>
+      </c>
+      <c r="B117" s="8" t="inlineStr">
+        <is>
+          <t>نضال سامي محمد الجماصي</t>
+        </is>
+      </c>
+      <c r="C117" s="8" t="inlineStr">
+        <is>
+          <t>404190399</t>
+        </is>
+      </c>
+      <c r="D117" s="8" t="n">
+        <v>2</v>
+      </c>
+      <c r="E117" s="9" t="inlineStr">
+        <is>
+          <t>0594230032</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="4" t="n">
+        <v>115</v>
+      </c>
+      <c r="B118" s="5" t="inlineStr">
+        <is>
+          <t>نهاز يحيى محمد حمد</t>
+        </is>
+      </c>
+      <c r="C118" s="5" t="inlineStr">
+        <is>
+          <t>903319879</t>
+        </is>
+      </c>
+      <c r="D118" s="5" t="n">
+        <v>8</v>
+      </c>
+      <c r="E118" s="6" t="inlineStr">
+        <is>
+          <t>0599565284</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="7" t="n">
+        <v>116</v>
+      </c>
+      <c r="B119" s="8" t="inlineStr">
+        <is>
+          <t>نوال سعيد يوسف مطاوع</t>
+        </is>
+      </c>
+      <c r="C119" s="8" t="inlineStr">
+        <is>
+          <t>916382658</t>
+        </is>
+      </c>
+      <c r="D119" s="8" t="n">
+        <v>2</v>
+      </c>
+      <c r="E119" s="9" t="inlineStr">
+        <is>
+          <t>0592728038</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="4" t="n">
+        <v>117</v>
+      </c>
+      <c r="B120" s="5" t="inlineStr">
+        <is>
+          <t>نوال عبد الرحيم عبد الرحمن العالول</t>
+        </is>
+      </c>
+      <c r="C120" s="5" t="inlineStr">
+        <is>
+          <t>959071457</t>
+        </is>
+      </c>
+      <c r="D120" s="5" t="n">
+        <v>2</v>
+      </c>
+      <c r="E120" s="6" t="inlineStr">
+        <is>
+          <t>0598285632</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="7" t="n">
+        <v>118</v>
+      </c>
+      <c r="B121" s="8" t="inlineStr">
+        <is>
+          <t>وسام ماجد حمدي ياسين</t>
+        </is>
+      </c>
+      <c r="C121" s="8" t="inlineStr">
+        <is>
+          <t>421125048</t>
+        </is>
+      </c>
+      <c r="D121" s="8" t="n">
+        <v>2</v>
+      </c>
+      <c r="E121" s="9" t="inlineStr">
+        <is>
+          <t>0597231049</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="4" t="n">
+        <v>119</v>
+      </c>
+      <c r="B122" s="5" t="inlineStr">
+        <is>
+          <t>وسيم ماجد حمدي ياسين</t>
+        </is>
+      </c>
+      <c r="C122" s="5" t="inlineStr">
+        <is>
+          <t>404127342</t>
+        </is>
+      </c>
+      <c r="D122" s="5" t="n">
+        <v>5</v>
+      </c>
+      <c r="E122" s="6" t="inlineStr">
+        <is>
+          <t>0592756877</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="7" t="n">
+        <v>120</v>
+      </c>
+      <c r="B123" s="8" t="inlineStr">
+        <is>
+          <t>وسيم نايف سالم الخالدي</t>
+        </is>
+      </c>
+      <c r="C123" s="8" t="inlineStr">
+        <is>
+          <t>801796574</t>
+        </is>
+      </c>
+      <c r="D123" s="8" t="n">
+        <v>3</v>
+      </c>
+      <c r="E123" s="9" t="inlineStr">
+        <is>
+          <t>0594372661</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="4" t="n">
+        <v>121</v>
+      </c>
+      <c r="B124" s="5" t="inlineStr">
+        <is>
+          <t>ياسر مازن سالم سعد</t>
+        </is>
+      </c>
+      <c r="C124" s="5" t="inlineStr">
+        <is>
+          <t>421449828</t>
+        </is>
+      </c>
+      <c r="D124" s="5" t="n">
+        <v>2</v>
+      </c>
+      <c r="E124" s="6" t="inlineStr">
+        <is>
+          <t>0599415414</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="7" t="n">
+        <v>122</v>
+      </c>
+      <c r="B125" s="8" t="inlineStr">
+        <is>
+          <t>يسرا ابراهيم علي مطاوع</t>
+        </is>
+      </c>
+      <c r="C125" s="8" t="inlineStr">
+        <is>
+          <t>927842054</t>
+        </is>
+      </c>
+      <c r="D125" s="8" t="n">
+        <v>3</v>
+      </c>
+      <c r="E125" s="9" t="inlineStr">
+        <is>
+          <t>0592728038</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="4" t="n">
+        <v>123</v>
+      </c>
+      <c r="B126" s="5" t="inlineStr">
+        <is>
+          <t>يوسف صبحي يوسف ياسين</t>
+        </is>
+      </c>
+      <c r="C126" s="5" t="inlineStr">
+        <is>
+          <t>946173432</t>
+        </is>
+      </c>
+      <c r="D126" s="5" t="n">
+        <v>8</v>
+      </c>
+      <c r="E126" s="6" t="inlineStr">
+        <is>
+          <t>0599441719</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="7" t="n">
+        <v>124</v>
+      </c>
+      <c r="B127" s="8" t="inlineStr">
+        <is>
+          <t>يوسف منصور ربيع غبن</t>
+        </is>
+      </c>
+      <c r="C127" s="8" t="inlineStr">
+        <is>
+          <t>905216461</t>
+        </is>
+      </c>
+      <c r="D127" s="8" t="n">
+        <v>6</v>
+      </c>
+      <c r="E127" s="9" t="inlineStr">
+        <is>
+          <t>0598356991</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="4" t="n">
+        <v>125</v>
+      </c>
+      <c r="B128" s="5" t="inlineStr">
+        <is>
           <t>يوسف ياسر رشدي معروف</t>
         </is>
       </c>
-      <c r="C112" s="5" t="inlineStr">
+      <c r="C128" s="5" t="inlineStr">
         <is>
           <t>400138780</t>
         </is>
       </c>
-      <c r="D112" s="5" t="n">
+      <c r="D128" s="5" t="n">
         <v>6</v>
       </c>
-      <c r="E112" s="6" t="inlineStr">
+      <c r="E128" s="6" t="inlineStr">
         <is>
           <t>0598392951</t>
         </is>
       </c>
     </row>
-    <row r="113">
-[...8 lines deleted...]
-      <c r="E113" s="11" t="inlineStr"/>
+    <row r="129">
+      <c r="A129" s="10" t="inlineStr">
+        <is>
+          <t>إجمالي: 125 أسرة</t>
+        </is>
+      </c>
+      <c r="D129" s="10" t="n">
+        <v>532</v>
+      </c>
+      <c r="E129" s="11" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A1:E1"/>
-    <mergeCell ref="A113:C113"/>
+    <mergeCell ref="A129:C129"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>