--- v1 (2026-08-07)
+++ v2 (2026-09-21)
@@ -549,51 +549,51 @@
   <dimension ref="A1:E129"/>
   <sheetViews>
     <sheetView rightToLeft="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="42" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="22" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>سكان مخيم نتساريم 18</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>القطاع: C2   |   التاريخ: 2026-08-07   |   عدد الأسر: 125</t>
+          <t>القطاع: C2   |   التاريخ: 2026-09-21   |   عدد الأسر: 125</t>
         </is>
       </c>
     </row>
     <row r="3" ht="20" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>رقم متسلسل</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>اسم رب الأسرة</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>رقم الهوية</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>عدد أفراد الأسرة</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">